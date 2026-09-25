--- v0 (2026-06-19)
+++ v1 (2026-09-25)
@@ -1,76 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10215"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10909"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{68C2DA46-9B41-F840-8413-448ECA61BB81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AAEC3F81-958C-3141-A172-EC82E5AC027E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="660" windowWidth="29400" windowHeight="17160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="660" windowWidth="29400" windowHeight="17120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lisans" sheetId="4" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...11 lines deleted...]
-  </extLst>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="75">
   <si>
     <t>GÜN</t>
   </si>
   <si>
     <t>SAAT</t>
   </si>
   <si>
     <t>1. YIL</t>
   </si>
   <si>
     <t>1.YARIYIL</t>
   </si>
   <si>
     <t>2.YIL</t>
   </si>
   <si>
     <t>3.YARIYIL</t>
   </si>
   <si>
     <t>3. YIL</t>
   </si>
   <si>
     <t>5.YARIYIL</t>
   </si>
   <si>
@@ -97,912 +85,1365 @@
   <si>
     <t>08.00-08.50</t>
   </si>
   <si>
     <t>09.00-09.50</t>
   </si>
   <si>
     <t>10.00-10.50</t>
   </si>
   <si>
     <t>11.00-11.50</t>
   </si>
   <si>
     <t>13.00-13.50</t>
   </si>
   <si>
     <t>14.00-14.50</t>
   </si>
   <si>
     <t>15.00-15.50</t>
   </si>
   <si>
     <t>16.00-16.50</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
+    <t>Bölüm Başkanı</t>
+  </si>
+  <si>
+    <t>Eğitime Giriş</t>
+  </si>
+  <si>
+    <t>Eğitimde Ölçme ve Değerlendirme (Online)</t>
+  </si>
+  <si>
+    <t>Rehberlik ve Özel Eğitim (Online)</t>
+  </si>
+  <si>
+    <t>Genel Klimatoloji-I (A7)</t>
+  </si>
+  <si>
+    <t>İklim Değişikliği ve Küresel Isınma (A7)</t>
+  </si>
+  <si>
+    <t>Genel Jeomorfoloji-I (A7)</t>
+  </si>
+  <si>
+    <t>Vejetasyon Coğrafyası (A8)</t>
+  </si>
+  <si>
+    <t>Genel Hidrografya (A7)</t>
+  </si>
+  <si>
+    <t>Beşeri Coğrafyada Arazi Çalışmaları-I (A9)</t>
+  </si>
+  <si>
+    <t>Turizm Coğrafyası (A8)</t>
+  </si>
+  <si>
+    <t>Dinamik Klimatoloji (A7)</t>
+  </si>
+  <si>
+    <t>Kır Yerleşmeleri (A8)</t>
+  </si>
+  <si>
+    <t>Türkiye Ekonomik Coğrafyası (A9)</t>
+  </si>
+  <si>
+    <t>Beşeri Coğrafyada Araştırma Yöntemleri-I (A8)</t>
+  </si>
+  <si>
+    <t>Doğu Anadolu Bölgesi Coğrafyası (A8)</t>
+  </si>
+  <si>
+    <t>Sinema ve Edebiyatta Coğrafya (A7)</t>
+  </si>
+  <si>
+    <t>Eğitim Psikolojisi</t>
   </si>
   <si>
     <t>FEN-EDEBİYAT FAKÜLTESİ
 COĞRAFYA BÖLÜMÜ
 HAFTALIK DERS PROGRAMI
-2025-2026 Eğitim-Öğretim Yılı Bahar Yarıyılı</t>
-[...137 lines deleted...]
-    <t>Kentsel-Sosyal Coğrafya  (A7)</t>
+2026-2027 Eğitim-Öğretim Yılı Güz Yarıyılı</t>
+  </si>
+  <si>
+    <t>Toprak Coğrafyası (A8)</t>
+  </si>
+  <si>
+    <t>Akdeniz Bölgesi Coğrafyası (A7)</t>
+  </si>
+  <si>
+    <t>Karadeniz Bölgesi Coğrafyası (A7)</t>
+  </si>
+  <si>
+    <t>Doğal Afetler Coğrafyası
+Sol (A7)</t>
+  </si>
+  <si>
+    <t>Avrupa Coğrafyası (A7)</t>
+  </si>
+  <si>
+    <t>Genel Jeomorfoloji-I
+(A7)</t>
+  </si>
+  <si>
+    <t>Genel Ekonomik Coğrafya-I (A7)</t>
+  </si>
+  <si>
+    <t>Genel Jeoloji (A7)</t>
+  </si>
+  <si>
+    <t>Lisans Bitirme Tezi-I (Bil.Lab)</t>
+  </si>
+  <si>
+    <t>Özel Öğretim Yöntemleri (A8)</t>
+  </si>
+  <si>
+    <t>Türkiye Kentsel Gelişim ve Politikaları (A8)</t>
+  </si>
+  <si>
+    <t>Temel Bilgi Teknolojileri (Bil. Lab)</t>
+  </si>
+  <si>
+    <t>Genel Beşeri Coğrafya-I (A7)</t>
+  </si>
+  <si>
+    <t>Türk Dili-I (Online)</t>
+  </si>
+  <si>
+    <t>Yabancı Dil-I (Online)</t>
+  </si>
+  <si>
+    <t>A.İ.İ.T.-I (Online)</t>
+  </si>
+  <si>
+    <t>CBS'ye Giriş (A8) (Bil. Lab)</t>
+  </si>
+  <si>
+    <t>Marmara Bölgesi Coğrafyası (A9)</t>
+  </si>
+  <si>
+    <t>Türkiye İklimi (A8)</t>
+  </si>
+  <si>
+    <t>CGR335 Karst Jeomorfolojisi (A7)</t>
+  </si>
+  <si>
+    <t>COĞ301 Karst Jeomorfolojisi (A7)</t>
+  </si>
+  <si>
+    <t>Özel Öğretim Yöntmeleri (A9)</t>
+  </si>
+  <si>
+    <t>COĞ 401 Ziraat Coğrafyası (A9)</t>
+  </si>
+  <si>
+    <t>COĞ401 Ziraat Coğrafyası (A9)</t>
+  </si>
+  <si>
+    <t>COĞ401 Ziraat Coğrafyası  (A9)</t>
+  </si>
+  <si>
+    <t>COĞ417 Kuaterner Jeomorfolojisi (A7)</t>
+  </si>
+  <si>
+    <t>COĞ413 Tarihi Coğrafya (A8)</t>
+  </si>
+  <si>
+    <t>COĞ405 İç Anadolu Bölgesi Coğrafyası (A9)</t>
+  </si>
+  <si>
+    <t>COĞ303 Türkiye Fiziki Coğrafyası (A8)</t>
+  </si>
+  <si>
+    <t>Mesleki İngilizce-I (A8)</t>
+  </si>
+  <si>
+    <t>Doç. Dr. Serkan SABANCI</t>
+  </si>
+  <si>
+    <t>COĞ407 Arazi Çalışmaları-I (A8)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uluslararası Göç (A7) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos"/>
     </font>
     <font>
-      <sz val="16"/>
-[...15 lines deleted...]
-      <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
-      <name val="Aptos"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="162"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="49">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...95 lines deleted...]
-      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
-      </bottom>
-[...11 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
-[...44 lines deleted...]
-      <top/>
+        <color theme="1"/>
+      </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom/>
-[...3 lines deleted...]
-      <left style="medium">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...6 lines deleted...]
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
-        <color theme="1"/>
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...29 lines deleted...]
-      </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="thin">
-[...22 lines deleted...]
-      </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...106 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>127663</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>2257544</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>87586</xdr:rowOff>
+      <xdr:colOff>2137417</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>337737</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Resim 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{987CE563-DABE-107B-EEF1-02521A1B9EC8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
@@ -1290,899 +1731,1340 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D96B87EF-53DE-4B9A-9581-0A2D5F6E7626}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F64"/>
+  <dimension ref="A1:K118"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A29" zoomScale="87" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="F44" sqref="F44"/>
+    <sheetView tabSelected="1" zoomScale="63" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="J18" sqref="J18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="19" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="29" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6" style="66" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="55.83203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.1640625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="55" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="61.83203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="71.83203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="110.5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.33203125" customWidth="1"/>
     <col min="8" max="8" width="5.6640625" customWidth="1"/>
-    <col min="9" max="9" width="9.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="9.5" customWidth="1"/>
+    <col min="9" max="9" width="15.5" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="71.33203125" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="47" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.6640625" customWidth="1"/>
     <col min="13" max="13" width="6.83203125" customWidth="1"/>
     <col min="14" max="14" width="7.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...59 lines deleted...]
-      <c r="B8" s="55"/>
+    <row r="1" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A1" s="113"/>
+      <c r="B1" s="114"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="122" t="s">
+        <v>41</v>
+      </c>
+      <c r="E1" s="123"/>
+      <c r="F1" s="124"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+    </row>
+    <row r="2" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A2" s="116"/>
+      <c r="B2" s="117"/>
+      <c r="C2" s="118"/>
+      <c r="D2" s="125"/>
+      <c r="E2" s="126"/>
+      <c r="F2" s="127"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="106"/>
+    </row>
+    <row r="3" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+      <c r="A3" s="116"/>
+      <c r="B3" s="117"/>
+      <c r="C3" s="118"/>
+      <c r="D3" s="125"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="127"/>
+      <c r="I3" s="105"/>
+      <c r="J3" s="106"/>
+    </row>
+    <row r="4" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A4" s="116"/>
+      <c r="B4" s="117"/>
+      <c r="C4" s="118"/>
+      <c r="D4" s="125"/>
+      <c r="E4" s="126"/>
+      <c r="F4" s="127"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="28"/>
+      <c r="K4" s="55"/>
+    </row>
+    <row r="5" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A5" s="116"/>
+      <c r="B5" s="117"/>
+      <c r="C5" s="118"/>
+      <c r="D5" s="125"/>
+      <c r="E5" s="126"/>
+      <c r="F5" s="127"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="55"/>
+    </row>
+    <row r="6" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A6" s="116"/>
+      <c r="B6" s="117"/>
+      <c r="C6" s="118"/>
+      <c r="D6" s="125"/>
+      <c r="E6" s="126"/>
+      <c r="F6" s="127"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="55"/>
+    </row>
+    <row r="7" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="119"/>
+      <c r="B7" s="120"/>
+      <c r="C7" s="121"/>
+      <c r="D7" s="128"/>
+      <c r="E7" s="129"/>
+      <c r="F7" s="130"/>
+      <c r="I7" s="53"/>
+      <c r="J7" s="53"/>
+      <c r="K7" s="55"/>
+    </row>
+    <row r="8" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="2"/>
+      <c r="B8" s="2"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="67" t="s">
+      <c r="I8" s="53"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="55"/>
+    </row>
+    <row r="9" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A9" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="C9" s="103" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="3" t="s">
+      <c r="D9" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="E9" s="4" t="s">
+      <c r="E9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="F9" s="4" t="s">
+      <c r="F9" s="10" t="s">
         <v>8</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C10" s="5" t="s">
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="55"/>
+    </row>
+    <row r="10" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="11"/>
+      <c r="B10" s="12"/>
+      <c r="C10" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E10" s="7" t="s">
+      <c r="E10" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="F10" s="7" t="s">
+      <c r="F10" s="14" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="72" t="s">
+      <c r="I10" s="53"/>
+      <c r="J10" s="53"/>
+      <c r="K10" s="55"/>
+    </row>
+    <row r="11" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A11" s="107" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="58" t="s">
+      <c r="B11" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="C11" s="43"/>
+      <c r="D11" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="45"/>
+      <c r="F11" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="55"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A12" s="108"/>
+      <c r="B12" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="34"/>
+      <c r="D12" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="22"/>
+      <c r="F12" s="59" t="s">
+        <v>68</v>
+      </c>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A13" s="108"/>
+      <c r="B13" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="30"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" s="59" t="s">
+        <v>68</v>
+      </c>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A14" s="108"/>
+      <c r="B14" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="31"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+    </row>
+    <row r="15" spans="1:11" ht="20" x14ac:dyDescent="0.2">
+      <c r="A15" s="108"/>
+      <c r="B15" s="16"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="62"/>
+      <c r="I15" s="105"/>
+      <c r="J15" s="106"/>
+    </row>
+    <row r="16" spans="1:11" ht="20" x14ac:dyDescent="0.2">
+      <c r="A16" s="108"/>
+      <c r="B16" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="32"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="I16" s="105"/>
+      <c r="J16" s="106"/>
+    </row>
+    <row r="17" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A17" s="108"/>
+      <c r="B17" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="32"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="I17" s="53"/>
+      <c r="J17" s="53"/>
+      <c r="K17" s="56"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A18" s="108"/>
+      <c r="B18" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="30"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="I18" s="53"/>
+      <c r="K18" s="56"/>
+    </row>
+    <row r="19" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="109"/>
+      <c r="B19" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="33"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" s="100" t="s">
+        <v>73</v>
+      </c>
+      <c r="I19" s="53"/>
+      <c r="J19" s="53"/>
+      <c r="K19" s="56"/>
+    </row>
+    <row r="20" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="18"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="63"/>
+      <c r="D20" s="64"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="66"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="53"/>
+      <c r="K20" s="56"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A21" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="67"/>
+      <c r="D21" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="45"/>
+      <c r="F21" s="68" t="s">
+        <v>37</v>
+      </c>
+      <c r="I21" s="53"/>
+      <c r="K21" s="56"/>
+    </row>
+    <row r="22" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A22" s="108"/>
+      <c r="B22" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="32"/>
+      <c r="D22" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="D11" s="9"/>
-[...5 lines deleted...]
-      <c r="B12" s="59" t="s">
+      <c r="F22" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="I22" s="28"/>
+      <c r="J22" s="28"/>
+      <c r="K22" s="56"/>
+    </row>
+    <row r="23" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A23" s="108"/>
+      <c r="B23" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F23" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="I23" s="28"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="56"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A24" s="108"/>
+      <c r="B24" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F24" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="I24" s="29"/>
+      <c r="J24" s="29"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A25" s="108"/>
+      <c r="B25" s="21"/>
+      <c r="C25" s="69"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="62"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="29"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A26" s="108"/>
+      <c r="B26" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" s="22"/>
+      <c r="E26" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="F26" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="I26" s="29"/>
+      <c r="J26" s="29"/>
+    </row>
+    <row r="27" spans="1:11" ht="20" x14ac:dyDescent="0.2">
+      <c r="A27" s="108"/>
+      <c r="B27" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="105"/>
+      <c r="J27" s="106"/>
+    </row>
+    <row r="28" spans="1:11" ht="20" x14ac:dyDescent="0.2">
+      <c r="A28" s="108"/>
+      <c r="B28" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="71"/>
+      <c r="E28" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="F28" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="I28" s="105"/>
+      <c r="J28" s="106"/>
+    </row>
+    <row r="29" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="109"/>
+      <c r="B29" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C29" s="72"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="74" t="s">
+        <v>52</v>
+      </c>
+      <c r="F29" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="I29" s="53"/>
+      <c r="J29" s="28"/>
+      <c r="K29" s="55"/>
+    </row>
+    <row r="30" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="23"/>
+      <c r="B30" s="49"/>
+      <c r="C30" s="75"/>
+      <c r="D30" s="76"/>
+      <c r="E30" s="76"/>
+      <c r="F30" s="77"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="53"/>
+      <c r="K30" s="55"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A31" s="107" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" s="101" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="E31" s="25"/>
+      <c r="F31" s="68" t="s">
+        <v>59</v>
+      </c>
+      <c r="I31" s="53"/>
+      <c r="K31" s="55"/>
+    </row>
+    <row r="32" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A32" s="108"/>
+      <c r="B32" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="12" t="s">
-[...8 lines deleted...]
-      <c r="B13" s="59" t="s">
+      <c r="C32" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="I32" s="53"/>
+      <c r="J32" s="53"/>
+      <c r="K32" s="55"/>
+    </row>
+    <row r="33" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A33" s="108"/>
+      <c r="B33" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="15"/>
-      <c r="D13" s="16" t="s">
+      <c r="C33" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D33" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F33" s="78"/>
+      <c r="I33" s="28"/>
+      <c r="J33" s="28"/>
+      <c r="K33" s="55"/>
+    </row>
+    <row r="34" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A34" s="108"/>
+      <c r="B34" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E34" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F34" s="38"/>
+      <c r="I34" s="28"/>
+      <c r="J34" s="28"/>
+      <c r="K34" s="55"/>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A35" s="108"/>
+      <c r="B35" s="21"/>
+      <c r="C35" s="79"/>
+      <c r="D35" s="80"/>
+      <c r="E35" s="80"/>
+      <c r="F35" s="81"/>
+      <c r="I35" s="29"/>
+      <c r="J35" s="29"/>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A36" s="108"/>
+      <c r="B36" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="44"/>
+      <c r="D36" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="F36" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="I36" s="29"/>
+      <c r="J36" s="29"/>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A37" s="108"/>
+      <c r="B37" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="44"/>
+      <c r="D37" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E37" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="F37" s="59" t="s">
+        <v>65</v>
+      </c>
+      <c r="I37" s="29"/>
+      <c r="J37" s="29"/>
+    </row>
+    <row r="38" spans="1:11" ht="20" x14ac:dyDescent="0.2">
+      <c r="A38" s="108"/>
+      <c r="B38" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C38" s="44"/>
+      <c r="D38" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="E38" s="22"/>
+      <c r="F38" s="60" t="s">
+        <v>66</v>
+      </c>
+      <c r="I38" s="105"/>
+      <c r="J38" s="106"/>
+    </row>
+    <row r="39" spans="1:11" ht="21" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="109"/>
+      <c r="B39" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C39" s="72"/>
+      <c r="D39" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="E39" s="74"/>
+      <c r="F39" s="82" t="s">
+        <v>63</v>
+      </c>
+      <c r="I39" s="105"/>
+      <c r="J39" s="106"/>
+    </row>
+    <row r="40" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="46"/>
+      <c r="B40" s="19"/>
+      <c r="C40" s="63"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="47"/>
+      <c r="F40" s="66"/>
+      <c r="I40" s="53"/>
+      <c r="J40" s="28"/>
+      <c r="K40" s="56"/>
+    </row>
+    <row r="41" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A41" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" s="83" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" s="84" t="s">
+        <v>58</v>
+      </c>
+      <c r="E41" s="40"/>
+      <c r="F41" s="85" t="s">
+        <v>69</v>
+      </c>
+      <c r="I41" s="53"/>
+      <c r="J41" s="53"/>
+      <c r="K41" s="56"/>
+    </row>
+    <row r="42" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A42" s="108"/>
+      <c r="B42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="D42" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E42" s="26"/>
+      <c r="F42" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="I42" s="53"/>
+      <c r="J42" s="54"/>
+      <c r="K42" s="56"/>
+    </row>
+    <row r="43" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A43" s="108"/>
+      <c r="B43" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C43" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="E13" s="16" t="s">
-[...6 lines deleted...]
-      <c r="B14" s="59" t="s">
+      <c r="F43" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="I43" s="28"/>
+      <c r="J43" s="28"/>
+      <c r="K43" s="56"/>
+    </row>
+    <row r="44" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A44" s="108"/>
+      <c r="B44" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="15"/>
-      <c r="D14" s="16" t="s">
+      <c r="C44" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="E14" s="16" t="s">
-[...14 lines deleted...]
-      <c r="B16" s="59" t="s">
+      <c r="F44" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="I44" s="28"/>
+      <c r="J44" s="28"/>
+      <c r="K44" s="56"/>
+    </row>
+    <row r="45" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A45" s="108"/>
+      <c r="B45" s="21"/>
+      <c r="C45" s="102"/>
+      <c r="D45" s="61"/>
+      <c r="E45" s="86"/>
+      <c r="F45" s="62"/>
+      <c r="I45" s="28"/>
+      <c r="J45" s="28"/>
+      <c r="K45" s="56"/>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A46" s="108"/>
+      <c r="B46" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="12" t="s">
-[...12 lines deleted...]
-      <c r="B17" s="59" t="s">
+      <c r="D46" s="87" t="s">
+        <v>24</v>
+      </c>
+      <c r="E46" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="F46" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="I46" s="29"/>
+      <c r="J46" s="29"/>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A47" s="108"/>
+      <c r="B47" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="12" t="s">
-[...12 lines deleted...]
-      <c r="B18" s="59" t="s">
+      <c r="C47" s="30"/>
+      <c r="D47" s="87" t="s">
+        <v>24</v>
+      </c>
+      <c r="E47" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="F47" s="38" t="s">
+        <v>71</v>
+      </c>
+      <c r="I47" s="29"/>
+      <c r="J47" s="29"/>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A48" s="108"/>
+      <c r="B48" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="12" t="s">
+      <c r="C48" s="88"/>
+      <c r="D48" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="E48" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="F48" s="38"/>
+      <c r="I48" s="29"/>
+      <c r="J48" s="29"/>
+    </row>
+    <row r="49" spans="1:11" ht="21" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="109"/>
+      <c r="B49" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C49" s="89"/>
+      <c r="D49" s="73"/>
+      <c r="E49" s="39"/>
+      <c r="F49" s="82" t="s">
+        <v>69</v>
+      </c>
+      <c r="I49" s="105"/>
+      <c r="J49" s="106"/>
+    </row>
+    <row r="50" spans="1:11" ht="21" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="18"/>
+      <c r="B50" s="19"/>
+      <c r="C50" s="90"/>
+      <c r="D50" s="64"/>
+      <c r="E50" s="64"/>
+      <c r="F50" s="91"/>
+      <c r="I50" s="105"/>
+      <c r="J50" s="106"/>
+    </row>
+    <row r="51" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A51" s="110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="D51" s="48"/>
+      <c r="E51" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="F51" s="68" t="s">
+        <v>45</v>
+      </c>
+      <c r="I51" s="53"/>
+      <c r="J51" s="53"/>
+      <c r="K51" s="56"/>
+    </row>
+    <row r="52" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A52" s="111"/>
+      <c r="B52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="69" t="s">
+        <v>55</v>
+      </c>
+      <c r="D52" s="39"/>
+      <c r="E52" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="F52" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I52" s="53"/>
+      <c r="J52" s="53"/>
+      <c r="K52" s="56"/>
+    </row>
+    <row r="53" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A53" s="111"/>
+      <c r="B53" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53" s="69" t="s">
+        <v>56</v>
+      </c>
+      <c r="D53" s="93"/>
+      <c r="E53" s="80"/>
+      <c r="F53" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="I53" s="28"/>
+      <c r="J53" s="28"/>
+      <c r="K53" s="56"/>
+    </row>
+    <row r="54" spans="1:11" ht="28" x14ac:dyDescent="0.2">
+      <c r="A54" s="111"/>
+      <c r="B54" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" s="69" t="s">
+        <v>56</v>
+      </c>
+      <c r="D54" s="61"/>
+      <c r="E54" s="61"/>
+      <c r="F54" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="I54" s="28"/>
+      <c r="J54" s="28"/>
+      <c r="K54" s="56"/>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A55" s="111"/>
+      <c r="B55" s="21"/>
+      <c r="C55" s="94"/>
+      <c r="D55" s="95"/>
+      <c r="E55" s="95"/>
+      <c r="F55" s="96"/>
+      <c r="I55" s="29"/>
+      <c r="J55" s="29"/>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.35">
+      <c r="A56" s="111"/>
+      <c r="B56" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C56" s="69"/>
+      <c r="D56" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="E56" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="F56" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="I56" s="29"/>
+      <c r="J56" s="29"/>
+    </row>
+    <row r="57" spans="1:11" ht="20" x14ac:dyDescent="0.2">
+      <c r="A57" s="111"/>
+      <c r="B57" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C57" s="97" t="s">
         <v>57</v>
       </c>
-      <c r="D18" s="33" t="s">
-[...9 lines deleted...]
-      <c r="B19" s="60" t="s">
+      <c r="D57" s="98" t="s">
+        <v>40</v>
+      </c>
+      <c r="E57" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="F57" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="I57" s="105"/>
+      <c r="J57" s="106"/>
+    </row>
+    <row r="58" spans="1:11" ht="20" x14ac:dyDescent="0.2">
+      <c r="A58" s="111"/>
+      <c r="B58" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C58" s="69" t="s">
+        <v>57</v>
+      </c>
+      <c r="D58" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="E58" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="F58" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="I58" s="105"/>
+      <c r="J58" s="106"/>
+    </row>
+    <row r="59" spans="1:11" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="112"/>
+      <c r="B59" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="C19" s="37" t="s">
-[...141 lines deleted...]
-      <c r="E29" s="27" t="s">
+      <c r="C59" s="89"/>
+      <c r="D59" s="99"/>
+      <c r="E59" s="36"/>
+      <c r="F59" s="100" t="s">
+        <v>67</v>
+      </c>
+      <c r="I59" s="28"/>
+      <c r="J59" s="28"/>
+      <c r="K59" s="55"/>
+    </row>
+    <row r="60" spans="1:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="C60" s="4"/>
+      <c r="D60" s="4"/>
+      <c r="E60" s="4"/>
+      <c r="F60" s="4"/>
+      <c r="I60" s="53"/>
+      <c r="J60" s="53"/>
+      <c r="K60" s="55"/>
+    </row>
+    <row r="61" spans="1:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="4"/>
+      <c r="F61" s="57" t="s">
         <v>23</v>
       </c>
-      <c r="F29" s="18"/>
-[...447 lines deleted...]
-      </c>
+      <c r="I61" s="53"/>
+      <c r="J61" s="53"/>
+      <c r="K61" s="55"/>
+    </row>
+    <row r="62" spans="1:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="C62" s="42"/>
+      <c r="D62" s="4"/>
+      <c r="E62" s="4"/>
+      <c r="F62" s="57" t="s">
+        <v>72</v>
+      </c>
+      <c r="I62" s="53"/>
+      <c r="J62" s="53"/>
+      <c r="K62" s="55"/>
+    </row>
+    <row r="63" spans="1:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="C63" s="42"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="4"/>
+      <c r="F63" s="4"/>
+      <c r="I63" s="53"/>
+      <c r="J63" s="53"/>
+      <c r="K63" s="55"/>
+    </row>
+    <row r="64" spans="1:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="41"/>
+      <c r="F64" s="41"/>
+      <c r="I64" s="53"/>
+      <c r="J64" s="53"/>
+      <c r="K64" s="55"/>
+    </row>
+    <row r="65" spans="3:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="C65" s="4"/>
+      <c r="D65" s="4"/>
+      <c r="E65" s="41"/>
+      <c r="F65" s="50"/>
+      <c r="I65" s="28"/>
+      <c r="J65" s="28"/>
+      <c r="K65" s="55"/>
+    </row>
+    <row r="66" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="F66" s="50"/>
+      <c r="I66" s="29"/>
+      <c r="J66" s="29"/>
+    </row>
+    <row r="67" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="F67" s="42"/>
+      <c r="I67" s="29"/>
+      <c r="J67" s="29"/>
+    </row>
+    <row r="68" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="F68" s="42"/>
+      <c r="I68" s="29"/>
+      <c r="J68" s="29"/>
+    </row>
+    <row r="69" spans="3:11" ht="19" x14ac:dyDescent="0.25">
+      <c r="I69" s="105"/>
+      <c r="J69" s="106"/>
+    </row>
+    <row r="70" spans="3:11" ht="19" x14ac:dyDescent="0.25">
+      <c r="I70" s="105"/>
+      <c r="J70" s="106"/>
+    </row>
+    <row r="71" spans="3:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="I71" s="53"/>
+      <c r="J71" s="53"/>
+      <c r="K71" s="55"/>
+    </row>
+    <row r="72" spans="3:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="F72" s="41"/>
+      <c r="I72" s="28"/>
+      <c r="J72" s="53"/>
+      <c r="K72" s="55"/>
+    </row>
+    <row r="73" spans="3:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="F73" s="41"/>
+      <c r="I73" s="53"/>
+      <c r="J73" s="53"/>
+      <c r="K73" s="55"/>
+    </row>
+    <row r="74" spans="3:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="F74" s="41"/>
+      <c r="I74" s="28"/>
+      <c r="J74" s="28"/>
+      <c r="K74" s="55"/>
+    </row>
+    <row r="75" spans="3:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="F75" s="41"/>
+      <c r="I75" s="28"/>
+      <c r="J75" s="28"/>
+      <c r="K75" s="55"/>
+    </row>
+    <row r="76" spans="3:11" ht="28" x14ac:dyDescent="0.25">
+      <c r="I76" s="28"/>
+      <c r="J76" s="28"/>
+      <c r="K76" s="55"/>
+    </row>
+    <row r="77" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="I77" s="29"/>
+      <c r="J77" s="29"/>
+    </row>
+    <row r="78" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="I78" s="29"/>
+      <c r="J78" s="29"/>
+    </row>
+    <row r="79" spans="3:11" x14ac:dyDescent="0.35">
+      <c r="I79" s="29"/>
+      <c r="J79" s="29"/>
+    </row>
+    <row r="80" spans="3:11" ht="19" x14ac:dyDescent="0.25">
+      <c r="I80" s="105"/>
+      <c r="J80" s="106"/>
+    </row>
+    <row r="81" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I81" s="105"/>
+      <c r="J81" s="106"/>
+    </row>
+    <row r="82" spans="9:10" ht="28" x14ac:dyDescent="0.25">
+      <c r="I82" s="28"/>
+      <c r="J82" s="28"/>
+    </row>
+    <row r="83" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I83" s="29"/>
+      <c r="J83" s="29"/>
+    </row>
+    <row r="84" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I84" s="29"/>
+      <c r="J84" s="29"/>
+    </row>
+    <row r="85" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I85" s="29"/>
+      <c r="J85" s="29"/>
+    </row>
+    <row r="86" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I86" s="105"/>
+      <c r="J86" s="106"/>
+    </row>
+    <row r="87" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I87" s="105"/>
+      <c r="J87" s="106"/>
+    </row>
+    <row r="88" spans="9:10" ht="28" x14ac:dyDescent="0.25">
+      <c r="I88" s="28"/>
+      <c r="J88" s="28"/>
+    </row>
+    <row r="89" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I89" s="29"/>
+      <c r="J89" s="29"/>
+    </row>
+    <row r="90" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I90" s="29"/>
+      <c r="J90" s="29"/>
+    </row>
+    <row r="91" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I91" s="29"/>
+      <c r="J91" s="29"/>
+    </row>
+    <row r="92" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I92" s="105"/>
+      <c r="J92" s="106"/>
+    </row>
+    <row r="93" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I93" s="105"/>
+      <c r="J93" s="106"/>
+    </row>
+    <row r="94" spans="9:10" ht="28" x14ac:dyDescent="0.25">
+      <c r="I94" s="28"/>
+      <c r="J94" s="28"/>
+    </row>
+    <row r="95" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I95" s="29"/>
+      <c r="J95" s="29"/>
+    </row>
+    <row r="96" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I96" s="29"/>
+      <c r="J96" s="29"/>
+    </row>
+    <row r="97" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I97" s="29"/>
+      <c r="J97" s="29"/>
+    </row>
+    <row r="98" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I98" s="105"/>
+      <c r="J98" s="106"/>
+    </row>
+    <row r="99" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I99" s="105"/>
+      <c r="J99" s="106"/>
+    </row>
+    <row r="100" spans="9:10" ht="28" x14ac:dyDescent="0.25">
+      <c r="I100" s="28"/>
+      <c r="J100" s="28"/>
+    </row>
+    <row r="101" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I101" s="29"/>
+      <c r="J101" s="29"/>
+    </row>
+    <row r="102" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I102" s="29"/>
+      <c r="J102" s="29"/>
+    </row>
+    <row r="103" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I103" s="29"/>
+      <c r="J103" s="29"/>
+    </row>
+    <row r="104" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I104" s="105"/>
+      <c r="J104" s="106"/>
+    </row>
+    <row r="105" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I105" s="105"/>
+      <c r="J105" s="106"/>
+    </row>
+    <row r="106" spans="9:10" ht="28" x14ac:dyDescent="0.25">
+      <c r="I106" s="28"/>
+      <c r="J106" s="28"/>
+    </row>
+    <row r="107" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I107" s="29"/>
+      <c r="J107" s="29"/>
+    </row>
+    <row r="108" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I108" s="29"/>
+      <c r="J108" s="29"/>
+    </row>
+    <row r="109" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I109" s="29"/>
+      <c r="J109" s="29"/>
+    </row>
+    <row r="110" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I110" s="105"/>
+      <c r="J110" s="106"/>
+    </row>
+    <row r="111" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I111" s="105"/>
+      <c r="J111" s="106"/>
+    </row>
+    <row r="112" spans="9:10" ht="28" x14ac:dyDescent="0.25">
+      <c r="I112" s="28"/>
+      <c r="J112" s="28"/>
+    </row>
+    <row r="113" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I113" s="29"/>
+      <c r="J113" s="29"/>
+    </row>
+    <row r="114" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I114" s="29"/>
+      <c r="J114" s="29"/>
+    </row>
+    <row r="115" spans="9:10" x14ac:dyDescent="0.35">
+      <c r="I115" s="29"/>
+      <c r="J115" s="29"/>
+    </row>
+    <row r="116" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I116" s="105"/>
+      <c r="J116" s="106"/>
+    </row>
+    <row r="117" spans="9:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="I117" s="105"/>
+      <c r="J117" s="106"/>
+    </row>
+    <row r="118" spans="9:10" ht="28" x14ac:dyDescent="0.25">
+      <c r="I118" s="28"/>
+      <c r="J118" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="35">
     <mergeCell ref="A31:A39"/>
-    <mergeCell ref="A53:A61"/>
+    <mergeCell ref="A51:A59"/>
     <mergeCell ref="A1:C7"/>
     <mergeCell ref="D1:F7"/>
     <mergeCell ref="A11:A19"/>
     <mergeCell ref="A21:A29"/>
-    <mergeCell ref="A41:A51"/>
+    <mergeCell ref="A41:A49"/>
+    <mergeCell ref="I2:I3"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="I86:I87"/>
+    <mergeCell ref="J86:J87"/>
+    <mergeCell ref="I38:I39"/>
+    <mergeCell ref="J38:J39"/>
+    <mergeCell ref="I57:I58"/>
+    <mergeCell ref="J57:J58"/>
+    <mergeCell ref="I49:I50"/>
+    <mergeCell ref="J49:J50"/>
+    <mergeCell ref="I69:I70"/>
+    <mergeCell ref="J69:J70"/>
+    <mergeCell ref="I80:I81"/>
+    <mergeCell ref="J80:J81"/>
+    <mergeCell ref="I110:I111"/>
+    <mergeCell ref="J110:J111"/>
+    <mergeCell ref="I116:I117"/>
+    <mergeCell ref="J116:J117"/>
+    <mergeCell ref="I92:I93"/>
+    <mergeCell ref="J92:J93"/>
+    <mergeCell ref="I98:I99"/>
+    <mergeCell ref="J98:J99"/>
+    <mergeCell ref="I104:I105"/>
+    <mergeCell ref="J104:J105"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lisans</vt:lpstr>